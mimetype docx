--- v0 (2026-06-16)
+++ v1 (2026-08-16)
@@ -1,64 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4D821505" w14:textId="0359AC39" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="4D821505" w14:textId="0359AC39" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc436740707"/>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">BIJLAGE bij </w:t>
       </w:r>
       <w:r w:rsidR="00392149">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
@@ -70,62 +69,62 @@
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>ROEP</w:t>
       </w:r>
       <w:r w:rsidR="00392149">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>ING</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>SBRIEF</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="126D42E7" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="126D42E7" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="755D7EBC" w14:textId="77777777" w:rsidR="00F27F07" w:rsidRDefault="00392149" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="755D7EBC" w14:textId="77777777" w:rsidR="00F27F07" w:rsidRDefault="00392149" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Toezegging van levensonderhoud en andere zorg </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">door de kerkenraad van de Nederlandse Gereformeerde Kerk </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -148,138 +147,138 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> te </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>plaatsnaam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D4E9AB" w14:textId="15DFAFD4" w:rsidR="00F27F07" w:rsidRDefault="00392149" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="46D4E9AB" w14:textId="15DFAFD4" w:rsidR="00F27F07" w:rsidRDefault="00392149" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>aan ds.</w:t>
       </w:r>
       <w:r w:rsidR="00C53525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>naam predikant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D460DF" w14:textId="77777777" w:rsidR="00F27F07" w:rsidRDefault="00F27F07" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="10D460DF" w14:textId="77777777" w:rsidR="00F27F07" w:rsidRDefault="00F27F07" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">bij de roeping tot het ambt van predikant in deze gemeente. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6136EEF7" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="6136EEF7" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="137A6076" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
+    <w:p w14:paraId="137A6076" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="-142" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Regelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D34377" w14:textId="2F268F2D" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="58D34377" w14:textId="2F268F2D" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Door de kerk worden de huidige en toekomstige Materiële Regelingen Predikanten (</w:t>
       </w:r>
       <w:r w:rsidR="001F0ED7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">verder: </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>MRP), jaarlijks uitgegeven door het Steunpunt Kerk</w:t>
@@ -359,173 +358,194 @@
       </w:r>
       <w:r w:rsidR="00F27F07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> overeenkomstig de landelijke regeling B6 </w:t>
       </w:r>
       <w:r w:rsidR="00F27F07" w:rsidRPr="00C53525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>kerkelijke zorg voor de predikant</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD019B4" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="3BD019B4" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3976D054" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
+    <w:p w14:paraId="3976D054" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="-142" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Omvang van de verbinding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E22FA5D" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="1E22FA5D" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De predikant wordt beroepen voor een verbintenis van </w:t>
       </w:r>
       <w:r w:rsidRPr="0015270D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>…%</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (voltijd=100%). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEB7F14" w14:textId="2B76F4A6" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="3EEB7F14" w14:textId="5B550D97" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>Bij aanvang van de verbinding tussen predikant en gemeente stelt de kerkenraad in overleg met de predikant een taakomschrijving op met een reëel geschatte procentuele tijdsverdeling daarvan (bv. conform format evaluatiegesprek verkrijgbaar bij Steunpunt Kerk</w:t>
+        <w:t xml:space="preserve">Bij aanvang van de verbinding tussen predikant en gemeente stelt de kerkenraad in overleg met de predikant een taakomschrijving op met een reëel geschatte procentuele tijdsverdeling daarvan (bv. conform </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format </w:t>
+      </w:r>
+      <w:r w:rsidR="00716D4E" w:rsidRPr="009A1F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">takentool </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>evaluatiegesprek verkrijgbaar bij Steunpunt Kerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C3939">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>werk).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B76EC11" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="6B76EC11" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C4B4528" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
+    <w:p w14:paraId="4C4B4528" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="-142" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Traktement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA8E878" w14:textId="10F70B40" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="7EA8E878" w14:textId="10F70B40" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Wat het traktement betreft wordt bij intrede uitgegaan van </w:t>
       </w:r>
       <w:r w:rsidR="00F27F07" w:rsidRPr="005E67AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>aantal</w:t>
       </w:r>
       <w:r w:rsidR="00F27F07" w:rsidRPr="00E90EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -658,127 +678,127 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>bedrag</w:t>
       </w:r>
       <w:r w:rsidRPr="00E90EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">per maand. De jaarlijkse traktementsaanpassingen zullen plaatsvinden op 1 januari tenzij anders wordt overeengekomen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A52F4ED" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="4A52F4ED" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A980521" w14:textId="77777777" w:rsidR="00E90EC6" w:rsidRPr="002C3939" w:rsidRDefault="00E90EC6" w:rsidP="00C53525">
+    <w:p w14:paraId="7A980521" w14:textId="77777777" w:rsidR="00E90EC6" w:rsidRPr="002C3939" w:rsidRDefault="00E90EC6" w:rsidP="00E83943">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="-142" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Vakantietoeslag</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3509AF56" w14:textId="046E5C79" w:rsidR="00E90EC6" w:rsidRPr="002C3939" w:rsidRDefault="00E90EC6" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="3509AF56" w14:textId="046E5C79" w:rsidR="00E90EC6" w:rsidRPr="002C3939" w:rsidRDefault="00E90EC6" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Aan de predikant zal jaarlijks achteraf over de periode van 1 juni t/m 31 mei in de maand mei 8% vakantietoeslag worden betaald over het jaartraktement. Indien de predikant in de betreffende periode slechts gedurende een deel daarvan als predikant aan de kerk verbonden is, zal de vakantietoeslag naar rato worden betaald.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3546B47A" w14:textId="77777777" w:rsidR="00E90EC6" w:rsidRDefault="00E90EC6" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="3546B47A" w14:textId="77777777" w:rsidR="00E90EC6" w:rsidRDefault="00E90EC6" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B8AFFC3" w14:textId="3D4904B7" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
+    <w:p w14:paraId="6B8AFFC3" w14:textId="3D4904B7" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="-142" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Vergoedingen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E82C99C" w14:textId="077236C5" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="4E82C99C" w14:textId="077236C5" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Naast bovengenoemd traktement en vakantietoeslag worden op jaarbasis vergoedingen betaald voor tegemoetkoming </w:t>
       </w:r>
       <w:r w:rsidR="00AE7797">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>bijdrage zorg</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">verzekering, </w:t>
@@ -797,82 +817,82 @@
         </w:rPr>
         <w:t xml:space="preserve">lgemene ambtskosten, educatie en nascholing en reiskosten, </w:t>
       </w:r>
       <w:r w:rsidR="001F0ED7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>overeenkomstig</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> de geldende MRP</w:t>
       </w:r>
       <w:r w:rsidR="001F0ED7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7D4390" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="0A7D4390" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02958F48" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
+    <w:p w14:paraId="02958F48" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="-142" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Verhuiskosten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA677D3" w14:textId="71AEE1BA" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="3EA677D3" w14:textId="71AEE1BA" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De predikant heeft wegens de verhuizing naar de gemeente te </w:t>
       </w:r>
       <w:r w:rsidR="001F0ED7" w:rsidRPr="00B42E28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>plaatsnaam</w:t>
       </w:r>
       <w:r w:rsidR="001F0ED7" w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -950,53 +970,53 @@
         </w:rPr>
         <w:t>op basis van facturen</w:t>
       </w:r>
       <w:r w:rsidR="00C53525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0090192D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Tot die vervoerskosten behoren ook d</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>e kosten van het in- en uitpakken van breekbare zaken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134FBC1D" w14:textId="5A1F7472" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="003D36C2" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="134FBC1D" w14:textId="5A1F7472" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="003D36C2" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="002C3939" w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">e predikant </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">ontvangt </w:t>
@@ -1032,53 +1052,53 @@
       <w:r w:rsidRPr="00B42E28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>bedrag</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002C3939" w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F06293" w14:textId="588A2444" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="74F06293" w14:textId="588A2444" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De predikant heeft </w:t>
       </w:r>
       <w:r w:rsidR="003D36C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">ook </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>recht op deze vergoeding</w:t>
@@ -1108,385 +1128,458 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> tot uiterlijk zes maanden na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>emeritering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> tenzij schriftelijk anders overeengekomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45028A87" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="45028A87" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D8930E4" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
+    <w:p w14:paraId="0D8930E4" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="-142" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Fiscus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6325581E" w14:textId="459D9FB7" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="6325581E" w14:textId="459D9FB7" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De predikant is niet onderworpen aan de Wet op de Loonbelasting en zal van zijn bruto-inkomen zelf de verschuldigde inkomstenbelasting dienen te voldoen. Voor alle vergoedingen/verstrekkingen geldt dat de predikant verantwoordelijk is voor de fiscale verantwoording en consequenties. </w:t>
       </w:r>
       <w:r w:rsidR="00BC3AB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Voor </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>een belastingadvies kan de predikant naar keuze een belastingadviseur inschakelen. De kosten hiervan kunnen bij de kerk wordt gedeclareerd tot een maximum van het in de MRP hoofdstuk 2</w:t>
       </w:r>
       <w:r w:rsidR="0090192D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>genoemde bedrag per jaar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB26711" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="2AB26711" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3958D3B7" w14:textId="32822AE1" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="3958D3B7" w14:textId="32822AE1" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FBEF7F6" w14:textId="6E03F988" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
+    <w:p w14:paraId="54882512" w14:textId="0278310C" w:rsidR="008314C0" w:rsidRDefault="002C3939" w:rsidP="00E83943">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="-142" w:firstLine="0"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002C3939">
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008314C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Evaluatiegesprek</w:t>
       </w:r>
-      <w:r w:rsidR="00F52523">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> en begeleiding</w:t>
+      <w:r w:rsidR="00152E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E106C5" w14:textId="5364DCA4" w:rsidR="00F52523" w:rsidRPr="002C3939" w:rsidRDefault="00BC3AB3" w:rsidP="00C53525">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="34D2B718" w14:textId="77777777" w:rsidR="00152E91" w:rsidRDefault="00152E91" w:rsidP="00E83943">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00152E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenminste eenmaal per jaar wordt een evaluatiegesprek gehouden, zoals in hoofdstuk 4 van de MRP genoemd. Het eerste gesprek wordt na 6 maanden gehouden om te zien of alle afspraken en taken passend zijn in de daarvoor beschikbare tijd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AC780A" w14:textId="77777777" w:rsidR="00E83943" w:rsidRDefault="00E83943" w:rsidP="00E83943">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="009C6B54" w14:textId="77777777" w:rsidR="007F4BD3" w:rsidRPr="00152E91" w:rsidRDefault="007F4BD3" w:rsidP="00E83943">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E28DD37" w14:textId="40E9CD1D" w:rsidR="007A6DB2" w:rsidRPr="009A1F77" w:rsidRDefault="009A1F77" w:rsidP="009A1F77">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">zoals in </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">hoofdstuk 4 van </w:t>
+        <w:t>9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>de MRP genoemd. Het eerste gesprek wordt</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F4BD3" w:rsidRPr="009A1F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Begeleidingscommissie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A46BA40" w14:textId="2C1C1E36" w:rsidR="00674B31" w:rsidRPr="009A1F77" w:rsidRDefault="00674B31" w:rsidP="009A1F77">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De kerkenraad benoemt een commissie die de predikant begeleidt</w:t>
+      </w:r>
+      <w:r w:rsidR="00A833E9" w:rsidRPr="009A1F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conform </w:t>
+      </w:r>
+      <w:r w:rsidR="00235C41" w:rsidRPr="009A1F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Landelijke Regeling </w:t>
+      </w:r>
+      <w:r w:rsidR="00A833E9" w:rsidRPr="009A1F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A833E9" w:rsidRPr="009A1F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>kerkelijke zorg voor</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="00A833E9" w:rsidRPr="009A1F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> predikant</w:t>
+      </w:r>
+      <w:r w:rsidR="00235C41" w:rsidRPr="009A1F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00A833E9" w:rsidRPr="009A1F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C6EF36" w14:textId="4DBFC9E5" w:rsidR="00152E91" w:rsidRPr="009A1F77" w:rsidRDefault="007A6DB2" w:rsidP="009A1F77">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De begeleidingscommissie begeleidt en ondersteunt de predikant (en zijn gezin) in de periode dat hij binnen de kerkelijke gemeente werkt. De begeleidingscommissie is de plek van vertrouwen voor de predikant. De commissie reflecteert met de predikant op de loopbaan en de uitdagingen in het dagelijkse werk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E216886" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3147BE9D" w14:textId="77777777" w:rsidR="009A1F77" w:rsidRDefault="009A1F77" w:rsidP="009A1F77">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C3939" w:rsidRPr="00152E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Pastorie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidR="002C3939" w:rsidRPr="002C3939">
-        <w:rPr>
-[...115 lines deleted...]
-      <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Door de kerk wordt beschikbaar gesteld de pastorie op het adres </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F52523" w:rsidRPr="00F52523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>adres</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F52523" w:rsidRPr="00F52523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> pastorie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F52523">
+      <w:r w:rsidR="002C3939" w:rsidRPr="00F52523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3939">
+      <w:r w:rsidR="002C3939" w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">en op het traktement wordt maandelijks een bedrag ingehouden gelijk aan 12,96% van het </w:t>
       </w:r>
       <w:r w:rsidR="00B42E28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>in artikel 3 genoemde totaalbedrag</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3939">
+      <w:r w:rsidR="002C3939" w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>. Dit bedrag is niet afhankelijk van deeltijd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68ED231D" w14:textId="6A9006CF" w:rsidR="00F52523" w:rsidRPr="00BB32E5" w:rsidRDefault="00F52523" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="2A02C624" w14:textId="28685485" w:rsidR="00F52523" w:rsidRPr="009A1F77" w:rsidRDefault="00F52523" w:rsidP="009A1F77">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>De verantwoordelijkheden ten aanzien van het gebruik van de pastorie tijdens en bij het beëindigen van de ambtsperiode zijn beschreven in bijgevoegde gebruikersovereenkomst</w:t>
       </w:r>
       <w:r w:rsidR="00BB32E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1513,386 +1606,386 @@
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB32E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Steunpunt Kerkenwerk </w:t>
       </w:r>
       <w:r w:rsidR="00BB32E5" w:rsidRPr="00BB32E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>ingevuld en ondertekend bijvoegen als bijlage)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A02C624" w14:textId="77777777" w:rsidR="00F52523" w:rsidRDefault="00F52523" w:rsidP="00C53525">
-[...11 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="38CAEF32" w14:textId="5FF736EB" w:rsidR="002C3939" w:rsidRPr="00F52523" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F52523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>OF</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C471160" w14:textId="6257F1BA" w:rsidR="002C3939" w:rsidRPr="00F52523" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="5C471160" w14:textId="6257F1BA" w:rsidR="002C3939" w:rsidRPr="00F52523" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F52523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>De predikant koopt een eigen woning</w:t>
       </w:r>
       <w:r w:rsidR="00F52523" w:rsidRPr="00F52523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>; er vindt geen inhouding plaats voor een pastorie</w:t>
       </w:r>
       <w:r w:rsidRPr="00F52523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D728344" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="2D728344" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="367C1952" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="367C1952" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51E41EED" w14:textId="77AB865E" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="006246A1" w:rsidP="00C53525">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="51E41EED" w14:textId="2860AC23" w:rsidR="002C3939" w:rsidRPr="009A1F77" w:rsidRDefault="009A1F77" w:rsidP="009A1F77">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="006246A1" w:rsidRPr="009A1F77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="002C3939" w:rsidRPr="002C3939">
+      <w:r w:rsidR="002C3939" w:rsidRPr="009A1F77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>meritering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002C3939" w:rsidRPr="002C3939">
+      <w:r w:rsidR="002C3939" w:rsidRPr="009A1F77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en arbeidsongeschiktheid</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B91E4D" w14:textId="77777777" w:rsidR="00683C71" w:rsidRDefault="00683C71" w:rsidP="00C53525">
+    <w:p w14:paraId="73B91E4D" w14:textId="77777777" w:rsidR="00683C71" w:rsidRDefault="00683C71" w:rsidP="00E83943">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:ind w:left="-142"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A568F34" w14:textId="77913FCF" w:rsidR="002C6D4A" w:rsidRPr="0090192D" w:rsidRDefault="002C6D4A" w:rsidP="00C53525">
+    <w:p w14:paraId="7A568F34" w14:textId="77913FCF" w:rsidR="002C6D4A" w:rsidRPr="0090192D" w:rsidRDefault="002C6D4A" w:rsidP="00E83943">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:ind w:left="-142"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090192D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Voor startende predikanten en predikanten van de voormalige NGK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E6CCCF" w14:textId="419E65A5" w:rsidR="002C6D4A" w:rsidRDefault="006246A1" w:rsidP="00C53525">
+    <w:p w14:paraId="18E6CCCF" w14:textId="419E65A5" w:rsidR="002C6D4A" w:rsidRDefault="006246A1" w:rsidP="00E83943">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:ind w:left="-142"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SKW</w:t>
       </w:r>
       <w:r w:rsidR="002C6D4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> meldt de predikant aan bij het pensioenfonds PFZW</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. De kerk</w:t>
       </w:r>
       <w:r w:rsidR="002C6D4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> betaalt de daarbij behorende premie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8D082D" w14:textId="712198F1" w:rsidR="009212DA" w:rsidRDefault="002C6D4A" w:rsidP="00C53525">
+    <w:p w14:paraId="2F8D082D" w14:textId="712198F1" w:rsidR="009212DA" w:rsidRDefault="002C6D4A" w:rsidP="00E83943">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:ind w:left="-142"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C6D4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Op het traktement wordt een pensioenbijdrage van predikanten ingehouden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> conform </w:t>
       </w:r>
       <w:r w:rsidR="006E60F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">art. 7 van de MRP. Bij aanvang van de verbintenis van de predikant aan de kerk bedraagt de inhouding €  </w:t>
       </w:r>
       <w:r w:rsidR="006E60F4" w:rsidRPr="006246A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bedrag</w:t>
       </w:r>
       <w:r w:rsidR="006E60F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75501DDE" w14:textId="5660D4BD" w:rsidR="006E60F4" w:rsidRDefault="00B141F8" w:rsidP="00C53525">
+    <w:p w14:paraId="75501DDE" w14:textId="5660D4BD" w:rsidR="006E60F4" w:rsidRDefault="00B141F8" w:rsidP="00E83943">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:ind w:left="-142"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor de predikant is een arbeidsongeschiktheidsverzekering afgesloten via SKW. </w:t>
       </w:r>
       <w:r w:rsidR="00AF7037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00AF7037" w:rsidRPr="00AF7037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n geval van ziekte of arbeidsongeschiktheid</w:t>
       </w:r>
       <w:r w:rsidR="00AF7037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dient</w:t>
       </w:r>
       <w:r w:rsidR="00AF7037" w:rsidRPr="00AF7037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> door kerkenraad en predikant dan het reglement Arbeidsongeschiktheid en het ziekteverzuimprotocol van SKW te worden gevolgd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0051665F" w14:textId="77777777" w:rsidR="006E60F4" w:rsidRDefault="006E60F4" w:rsidP="00C53525">
+    <w:p w14:paraId="0051665F" w14:textId="77777777" w:rsidR="006E60F4" w:rsidRDefault="006E60F4" w:rsidP="00E83943">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:ind w:left="-142"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C84D15B" w14:textId="50779CE6" w:rsidR="006E60F4" w:rsidRPr="0090192D" w:rsidRDefault="006E60F4" w:rsidP="00C53525">
+    <w:p w14:paraId="7C84D15B" w14:textId="50779CE6" w:rsidR="006E60F4" w:rsidRPr="0090192D" w:rsidRDefault="006E60F4" w:rsidP="00E83943">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:ind w:left="-142"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090192D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(voor voormalig GKv-predikanten)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CCE221" w14:textId="14D1BFCC" w:rsidR="006E60F4" w:rsidRPr="009212DA" w:rsidRDefault="006E60F4" w:rsidP="00C53525">
+    <w:p w14:paraId="00CCE221" w14:textId="14D1BFCC" w:rsidR="006E60F4" w:rsidRPr="009212DA" w:rsidRDefault="006E60F4" w:rsidP="00E83943">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:ind w:left="-142"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">De kerkenraad zegt toe te blijven voorzien in het levensonderhoud van de predikant (of de nabestaanden) na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>emeritering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2107,84 +2200,94 @@
         <w:t xml:space="preserve">dan </w:t>
       </w:r>
       <w:r w:rsidR="00B141F8" w:rsidRPr="00B141F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>een pensioenbijdrage van predikanten ingehouden conform art. 7 van de MRP.</w:t>
       </w:r>
       <w:r w:rsidR="00AF7037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Met ingang van 1 januari 2027 valt de predikant onder de </w:t>
       </w:r>
       <w:r w:rsidR="00AF7037" w:rsidRPr="00AF7037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>arbeidsongeschiktheidsverzekering via SKW.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507F7C11" w14:textId="77777777" w:rsidR="009212DA" w:rsidRPr="009212DA" w:rsidRDefault="009212DA" w:rsidP="00C53525">
+    <w:p w14:paraId="507F7C11" w14:textId="77777777" w:rsidR="009212DA" w:rsidRPr="009212DA" w:rsidRDefault="009212DA" w:rsidP="00E83943">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:ind w:left="-142"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08DB5507" w14:textId="77777777" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="002C3939">
+    <w:p w14:paraId="08DB5507" w14:textId="073B2910" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="009A1F77" w:rsidP="009A1F77">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C3939" w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Vakantie en vrije zondagen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61599C39" w14:textId="1E72DC73" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00C53525">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="61599C39" w14:textId="1E72DC73" w:rsidR="002C3939" w:rsidRPr="002C3939" w:rsidRDefault="002C3939" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>De predikant heeft recht op</w:t>
       </w:r>
       <w:r w:rsidRPr="002C6D4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C6D4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
@@ -2251,82 +2354,82 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">vrije zondagen per jaar </w:t>
       </w:r>
       <w:r w:rsidR="006246A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>overeenkomstig</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoofdstuk 3 van de MRP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075F510E" w14:textId="77777777" w:rsidR="00C365F4" w:rsidRPr="00DF0760" w:rsidRDefault="00C365F4" w:rsidP="00F27F07">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="075F510E" w14:textId="77777777" w:rsidR="00C365F4" w:rsidRPr="00DF0760" w:rsidRDefault="00C365F4" w:rsidP="00E83943">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C365F4" w:rsidRPr="00DF0760" w:rsidSect="003C2992">
+    <w:sectPr w:rsidR="00C365F4" w:rsidRPr="00DF0760" w:rsidSect="009A1F77">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="0" w:footer="448" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="993" w:left="1417" w:header="0" w:footer="448" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70B54E41" w14:textId="77777777" w:rsidR="00EF4F8F" w:rsidRDefault="00EF4F8F" w:rsidP="00A91946">
+    <w:p w14:paraId="0F28C037" w14:textId="77777777" w:rsidR="00D03A39" w:rsidRDefault="00D03A39" w:rsidP="00A91946">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B87409A" w14:textId="77777777" w:rsidR="00EF4F8F" w:rsidRDefault="00EF4F8F" w:rsidP="00A91946">
+    <w:p w14:paraId="4DD39DEC" w14:textId="77777777" w:rsidR="00D03A39" w:rsidRDefault="00D03A39" w:rsidP="00A91946">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -2382,162 +2485,162 @@
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="692243E8" w14:textId="77777777" w:rsidR="00EF4F8F" w:rsidRDefault="00EF4F8F" w:rsidP="00A91946">
+    <w:p w14:paraId="631C70FF" w14:textId="77777777" w:rsidR="00D03A39" w:rsidRDefault="00D03A39" w:rsidP="00A91946">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="630402DA" w14:textId="77777777" w:rsidR="00EF4F8F" w:rsidRDefault="00EF4F8F" w:rsidP="00A91946">
+    <w:p w14:paraId="712F7891" w14:textId="77777777" w:rsidR="00D03A39" w:rsidRDefault="00D03A39" w:rsidP="00A91946">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="650CA7C2" w14:textId="77777777" w:rsidR="00C7513B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
       </w:rPr>
       <w:pict w14:anchorId="4809F423">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:595.7pt;height:841.9pt;z-index:-251658752;mso-wrap-edited:f;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21561 21600 21561 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="1324_SKW_stationary2"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1641C79D" w14:textId="450111CA" w:rsidR="00C7513B" w:rsidRDefault="00C7513B" w:rsidP="003C2992">
     <w:pPr>
       <w:ind w:left="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="26AEF424" w14:textId="77777777" w:rsidR="00C7513B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
       </w:rPr>
       <w:pict w14:anchorId="181F03E5">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark3" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:595.7pt;height:841.9pt;z-index:-251657728;mso-wrap-edited:f;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" wrapcoords="-27 0 -27 21561 21600 21561 21600 0 -27 0">
           <v:imagedata r:id="rId1" o:title="1324_SKW_stationary2"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001B382C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9728633A"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -3366,50 +3469,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4113" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4833" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11F04F8B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B5029F9E"/>
+    <w:lvl w:ilvl="0" w:tplc="796ED0FA">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="218" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="938" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1658" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2378" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3098" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3818" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4538" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5258" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5978" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12945B48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65FC072C"/>
     <w:lvl w:ilvl="0" w:tplc="BACCBD28">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-207" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D01077EC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="513" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:hint="default"/>
@@ -3462,51 +3654,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4113" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4833" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="141A5931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC0CFFCA"/>
     <w:lvl w:ilvl="0" w:tplc="D36C8F80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3551,51 +3743,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4473" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5913" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16365D74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="13D42664"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:eastAsia="Times New Roman" w:hAnsi="AvantGarde Bk BT" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -3672,72 +3864,72 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="166D19ED"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFACEC9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A2062A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1CEA3BC"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3806,51 +3998,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24020919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71566ED4"/>
     <w:lvl w:ilvl="0" w:tplc="B04CE55A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-774" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="873" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3918,51 +4110,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5913" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26AC546F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="174AF3AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="375" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
@@ -4039,51 +4231,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A151A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7FE3FD4"/>
     <w:lvl w:ilvl="0" w:tplc="B04CE55A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="873" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4151,51 +4343,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5913" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30FD0BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56902278"/>
     <w:lvl w:ilvl="0" w:tplc="5B0C4DC8">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="873" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4264,51 +4456,141 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5913" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31E25D63"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3378060A"/>
+    <w:styleLink w:val="Huidigelijst1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-207" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="513" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1233" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1953" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2673" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3393" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4113" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4833" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5553" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36AA60C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EA8E89E"/>
     <w:lvl w:ilvl="0" w:tplc="80E8E338">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1414" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:eastAsia="Times New Roman" w:hAnsi="AvantGarde Bk BT" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4376,51 +4658,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="377258C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B59A8AE2"/>
     <w:lvl w:ilvl="0" w:tplc="8FC85B1A">
       <w:start w:val="8"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="873" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4489,51 +4771,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5913" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AEF13C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88F4612A"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4578,51 +4860,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B5862A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EBAFBCA"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4691,51 +4973,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D1764FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8F068D2"/>
     <w:lvl w:ilvl="0" w:tplc="BC603452">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:eastAsia="Times New Roman" w:hAnsi="AvantGarde Bk BT" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4831,51 +5113,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40B80B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47364CE2"/>
     <w:lvl w:ilvl="0" w:tplc="B04CE55A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="873" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4943,51 +5225,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5913" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="422D6775"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="72942978"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Kop2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
@@ -5066,51 +5348,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="424F095E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61F0A400"/>
     <w:lvl w:ilvl="0" w:tplc="04130019">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5182,51 +5464,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43782816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56B85D4E"/>
     <w:lvl w:ilvl="0" w:tplc="607AB9BE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5294,51 +5576,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45BD281D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="521463A2"/>
     <w:lvl w:ilvl="0" w:tplc="E2463292">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-207" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="513" w:hanging="360"/>
       </w:pPr>
@@ -5385,51 +5667,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4113" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4833" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAA1783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AC6620E"/>
     <w:lvl w:ilvl="0" w:tplc="BACCBD28">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-207" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="513" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5475,58 +5757,58 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4113" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4833" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AC64795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3378060A"/>
-    <w:lvl w:ilvl="0" w:tplc="BACCBD28">
+    <w:tmpl w:val="7F8202B0"/>
+    <w:lvl w:ilvl="0" w:tplc="04130011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-207" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="513" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1233" w:hanging="180"/>
       </w:pPr>
@@ -5564,51 +5846,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4113" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4833" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B6C3810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC4CE648"/>
     <w:lvl w:ilvl="0" w:tplc="0B6A1EE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-207" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="513" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -5653,51 +5935,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4113" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4833" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C9400D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06647A4A"/>
     <w:lvl w:ilvl="0" w:tplc="4F1C70F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-207" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="513" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -5742,51 +6024,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4113" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4833" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E6404E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18862326"/>
     <w:lvl w:ilvl="0" w:tplc="D01077EC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="873" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5854,51 +6136,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5913" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E8921A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E378169A"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="153" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5940,51 +6222,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4473" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5913" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AA358D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59E870A8"/>
     <w:lvl w:ilvl="0" w:tplc="5B0C4DC8">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="873" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6053,51 +6335,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5913" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="577E4ACC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="532654D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6166,51 +6448,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C184EBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="823C9726"/>
     <w:lvl w:ilvl="0" w:tplc="BACCBD28">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-207" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="513" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -6255,51 +6537,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4113" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4833" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66A21252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5AC89D8"/>
     <w:lvl w:ilvl="0" w:tplc="5B0C4DC8">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="873" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6368,51 +6650,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5913" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C18317D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F003118"/>
     <w:lvl w:ilvl="0" w:tplc="0413001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6481,51 +6763,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ECB40C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="842E399E"/>
     <w:lvl w:ilvl="0" w:tplc="5B0C4DC8">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="873" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6594,51 +6876,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5913" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70437C90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0D8C282"/>
     <w:lvl w:ilvl="0" w:tplc="A9ACD99A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-207" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman" w:hint="default"/>
         <w:strike w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="513" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6707,51 +6989,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73874ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6E4BBE2"/>
     <w:lvl w:ilvl="0" w:tplc="BC603452">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="AvantGarde Bk BT" w:eastAsia="Times New Roman" w:hAnsi="AvantGarde Bk BT" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6820,51 +7102,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BD323FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7848F252"/>
     <w:lvl w:ilvl="0" w:tplc="04130019">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -6910,538 +7192,558 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="854343027">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1235552730">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1235552730">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3" w16cid:durableId="1961764336">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="234098164">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="730229559">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1323696700">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="391316331">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1634213836">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1755929230">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="533032906">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1211957271">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1398554903">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="581916644">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1108499352">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1049114176">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="215049250">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1719282012">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1398867249">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2134323924">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="696152772">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2056347577">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1697610568">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="59796720">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1188301159">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1254044783">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="260577725">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1860965347">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="45956741">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1644694571">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="427965490">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1941334740">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="817767869">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1935432093">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1530608675">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="402459040">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1646861563">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1297762822">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="513959876">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1487360440">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="2141485654">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="674921918">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="876284916">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="2016105593">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1796218121">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1844851612">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1069884174">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="938760378">
     <w:abstractNumId w:val="7"/>
   </w:num>
+  <w:num w:numId="48" w16cid:durableId="1052387291">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1887833098">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
 </w:numbering>
-</file>
-[...6 lines deleted...]
-</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC642F"/>
+    <w:rsid w:val="00045683"/>
     <w:rsid w:val="000823B4"/>
     <w:rsid w:val="000832C3"/>
     <w:rsid w:val="000A4DF7"/>
     <w:rsid w:val="000A790D"/>
     <w:rsid w:val="000A7A7C"/>
     <w:rsid w:val="000D4729"/>
     <w:rsid w:val="000E143A"/>
+    <w:rsid w:val="000F21C8"/>
     <w:rsid w:val="000F493A"/>
     <w:rsid w:val="00102444"/>
     <w:rsid w:val="00121F78"/>
     <w:rsid w:val="00126CEB"/>
     <w:rsid w:val="001506F5"/>
     <w:rsid w:val="0015270D"/>
+    <w:rsid w:val="00152E91"/>
     <w:rsid w:val="00154127"/>
     <w:rsid w:val="001616FD"/>
     <w:rsid w:val="00176E7C"/>
     <w:rsid w:val="001A59E0"/>
+    <w:rsid w:val="001B0951"/>
     <w:rsid w:val="001C1078"/>
     <w:rsid w:val="001C1352"/>
     <w:rsid w:val="001E1CA4"/>
     <w:rsid w:val="001F0ED7"/>
     <w:rsid w:val="00231F9E"/>
+    <w:rsid w:val="00235C41"/>
     <w:rsid w:val="002A5A21"/>
     <w:rsid w:val="002C309D"/>
     <w:rsid w:val="002C31D8"/>
     <w:rsid w:val="002C3939"/>
     <w:rsid w:val="002C6D4A"/>
     <w:rsid w:val="002D6577"/>
     <w:rsid w:val="002D6C4A"/>
     <w:rsid w:val="002F5583"/>
     <w:rsid w:val="003053CD"/>
     <w:rsid w:val="00345D9C"/>
     <w:rsid w:val="00350E9E"/>
     <w:rsid w:val="00363009"/>
     <w:rsid w:val="003750C8"/>
     <w:rsid w:val="00383DFA"/>
     <w:rsid w:val="00385A85"/>
     <w:rsid w:val="00392149"/>
     <w:rsid w:val="003A5479"/>
+    <w:rsid w:val="003C2459"/>
     <w:rsid w:val="003C2992"/>
     <w:rsid w:val="003D36C2"/>
     <w:rsid w:val="003E23B9"/>
     <w:rsid w:val="00410CCB"/>
     <w:rsid w:val="00416C08"/>
     <w:rsid w:val="004171B7"/>
     <w:rsid w:val="0046226F"/>
     <w:rsid w:val="0047291E"/>
     <w:rsid w:val="00474E7F"/>
     <w:rsid w:val="0048202B"/>
     <w:rsid w:val="0048568E"/>
     <w:rsid w:val="00485FF0"/>
     <w:rsid w:val="00494BA5"/>
     <w:rsid w:val="004A2831"/>
     <w:rsid w:val="004A3C8B"/>
     <w:rsid w:val="00500054"/>
     <w:rsid w:val="00500940"/>
     <w:rsid w:val="005109E9"/>
     <w:rsid w:val="0052532A"/>
     <w:rsid w:val="005312FC"/>
     <w:rsid w:val="00531CB6"/>
     <w:rsid w:val="00532AB4"/>
     <w:rsid w:val="00561F2C"/>
     <w:rsid w:val="005B4ED2"/>
     <w:rsid w:val="005C5DBD"/>
     <w:rsid w:val="005D6D7A"/>
     <w:rsid w:val="005E67AA"/>
     <w:rsid w:val="00602910"/>
     <w:rsid w:val="0061031B"/>
     <w:rsid w:val="00614A5A"/>
     <w:rsid w:val="00621C45"/>
     <w:rsid w:val="00623726"/>
     <w:rsid w:val="006246A1"/>
     <w:rsid w:val="006556A8"/>
+    <w:rsid w:val="00674B31"/>
     <w:rsid w:val="00675593"/>
     <w:rsid w:val="00683C71"/>
     <w:rsid w:val="006A2CD4"/>
     <w:rsid w:val="006A4890"/>
     <w:rsid w:val="006A4F37"/>
     <w:rsid w:val="006A6908"/>
     <w:rsid w:val="006C4D8E"/>
     <w:rsid w:val="006E60F4"/>
+    <w:rsid w:val="00716D4E"/>
     <w:rsid w:val="00716F85"/>
+    <w:rsid w:val="007A6DB2"/>
     <w:rsid w:val="007B05CC"/>
     <w:rsid w:val="007B31FE"/>
     <w:rsid w:val="007D3863"/>
     <w:rsid w:val="007D426C"/>
+    <w:rsid w:val="007F4BD3"/>
     <w:rsid w:val="007F54AC"/>
     <w:rsid w:val="00811E86"/>
     <w:rsid w:val="008128BC"/>
     <w:rsid w:val="008205C4"/>
     <w:rsid w:val="00827A73"/>
+    <w:rsid w:val="008314C0"/>
     <w:rsid w:val="00843428"/>
     <w:rsid w:val="00853544"/>
     <w:rsid w:val="00881354"/>
+    <w:rsid w:val="008965C6"/>
     <w:rsid w:val="008B0CCC"/>
     <w:rsid w:val="008B3A32"/>
     <w:rsid w:val="008C0544"/>
     <w:rsid w:val="008E3B25"/>
     <w:rsid w:val="008F48A1"/>
     <w:rsid w:val="00900334"/>
     <w:rsid w:val="0090192D"/>
     <w:rsid w:val="00913E17"/>
     <w:rsid w:val="009212DA"/>
     <w:rsid w:val="00922C2F"/>
     <w:rsid w:val="00926968"/>
     <w:rsid w:val="00941498"/>
     <w:rsid w:val="0094454E"/>
     <w:rsid w:val="00946AC8"/>
     <w:rsid w:val="00952A5E"/>
     <w:rsid w:val="00954119"/>
+    <w:rsid w:val="009629BE"/>
     <w:rsid w:val="00963E46"/>
     <w:rsid w:val="00987756"/>
+    <w:rsid w:val="009A1F77"/>
     <w:rsid w:val="009A2D4F"/>
     <w:rsid w:val="009D470C"/>
     <w:rsid w:val="009D5D62"/>
     <w:rsid w:val="009E0ED9"/>
     <w:rsid w:val="009F410C"/>
     <w:rsid w:val="00A11F2B"/>
     <w:rsid w:val="00A15BED"/>
     <w:rsid w:val="00A16AE9"/>
     <w:rsid w:val="00A17800"/>
     <w:rsid w:val="00A22626"/>
     <w:rsid w:val="00A5435D"/>
     <w:rsid w:val="00A55807"/>
     <w:rsid w:val="00A632D7"/>
     <w:rsid w:val="00A82124"/>
+    <w:rsid w:val="00A833E9"/>
     <w:rsid w:val="00A843EB"/>
     <w:rsid w:val="00A91946"/>
     <w:rsid w:val="00A923D5"/>
     <w:rsid w:val="00A92D2F"/>
     <w:rsid w:val="00A9524C"/>
     <w:rsid w:val="00AB24CF"/>
     <w:rsid w:val="00AB4EFA"/>
     <w:rsid w:val="00AE7797"/>
     <w:rsid w:val="00AF521A"/>
     <w:rsid w:val="00AF7037"/>
     <w:rsid w:val="00B141F8"/>
     <w:rsid w:val="00B14205"/>
     <w:rsid w:val="00B20FAE"/>
     <w:rsid w:val="00B21DE2"/>
     <w:rsid w:val="00B22B14"/>
     <w:rsid w:val="00B30EF5"/>
     <w:rsid w:val="00B32195"/>
     <w:rsid w:val="00B32DCC"/>
     <w:rsid w:val="00B32F6E"/>
     <w:rsid w:val="00B33487"/>
     <w:rsid w:val="00B34239"/>
     <w:rsid w:val="00B37E9E"/>
     <w:rsid w:val="00B42E28"/>
+    <w:rsid w:val="00B44914"/>
     <w:rsid w:val="00B82040"/>
     <w:rsid w:val="00BB32E5"/>
     <w:rsid w:val="00BB5802"/>
+    <w:rsid w:val="00BB6684"/>
     <w:rsid w:val="00BC3AB3"/>
     <w:rsid w:val="00BC642F"/>
     <w:rsid w:val="00BE12AF"/>
     <w:rsid w:val="00BF7646"/>
     <w:rsid w:val="00C00BCF"/>
     <w:rsid w:val="00C108EC"/>
     <w:rsid w:val="00C32CAD"/>
     <w:rsid w:val="00C35DDC"/>
     <w:rsid w:val="00C365F4"/>
     <w:rsid w:val="00C37F4B"/>
     <w:rsid w:val="00C47EEE"/>
     <w:rsid w:val="00C526FA"/>
     <w:rsid w:val="00C53525"/>
     <w:rsid w:val="00C73325"/>
     <w:rsid w:val="00C73ECA"/>
     <w:rsid w:val="00C7513B"/>
     <w:rsid w:val="00C758EC"/>
     <w:rsid w:val="00CB7B80"/>
     <w:rsid w:val="00CC2563"/>
+    <w:rsid w:val="00D03A39"/>
     <w:rsid w:val="00D470BE"/>
     <w:rsid w:val="00D47D32"/>
+    <w:rsid w:val="00D5499E"/>
     <w:rsid w:val="00D553CA"/>
     <w:rsid w:val="00D85466"/>
+    <w:rsid w:val="00D92B38"/>
     <w:rsid w:val="00D94477"/>
     <w:rsid w:val="00D946D4"/>
     <w:rsid w:val="00DA5717"/>
     <w:rsid w:val="00DA7810"/>
     <w:rsid w:val="00DB54AF"/>
     <w:rsid w:val="00DC57BD"/>
     <w:rsid w:val="00DE4D79"/>
     <w:rsid w:val="00DF0760"/>
     <w:rsid w:val="00DF4412"/>
+    <w:rsid w:val="00DF7408"/>
     <w:rsid w:val="00DF7D8B"/>
     <w:rsid w:val="00E02CEC"/>
     <w:rsid w:val="00E02FD4"/>
     <w:rsid w:val="00E07B31"/>
     <w:rsid w:val="00E617BC"/>
     <w:rsid w:val="00E71A6E"/>
     <w:rsid w:val="00E7627B"/>
+    <w:rsid w:val="00E83943"/>
     <w:rsid w:val="00E90EC6"/>
     <w:rsid w:val="00EA7602"/>
     <w:rsid w:val="00EB4C1E"/>
     <w:rsid w:val="00EC343A"/>
     <w:rsid w:val="00ED3F1A"/>
     <w:rsid w:val="00ED733F"/>
     <w:rsid w:val="00EF4F8F"/>
     <w:rsid w:val="00F0431F"/>
     <w:rsid w:val="00F27F07"/>
     <w:rsid w:val="00F36550"/>
     <w:rsid w:val="00F52523"/>
     <w:rsid w:val="00F84B44"/>
     <w:rsid w:val="00F90E38"/>
     <w:rsid w:val="00FA02B5"/>
     <w:rsid w:val="00FA58D8"/>
     <w:rsid w:val="00FE0C54"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -8363,91 +8665,101 @@
     <w:next w:val="Tekstopmerking"/>
     <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E90EC6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E90EC6"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Huidigelijst1">
+    <w:name w:val="Huidige lijst1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00152E91"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="49"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1313026967">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2025663031">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="macintosh"/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///K:\SKB\Archief%20SKB%20interne%20organisatie\Logo\Huisstijl%20SKW2014\wordsjabloonSKW%202.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8730,50 +9042,70 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ec5e69af-7392-4b9b-be92-39e8e642d42a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74472970-2c83-41c0-ba71-74ebe7f82bc4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008F6862E5B0F1464EBCC1C9C1F039D912" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="18741ecb1e98fa6e6034f424fa313cbf">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74472970-2c83-41c0-ba71-74ebe7f82bc4" xmlns:ns3="ec5e69af-7392-4b9b-be92-39e8e642d42a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ea7b8e2fa80aa46dcae095a23daa944" ns2:_="" ns3:_="">
     <xsd:import namespace="74472970-2c83-41c0-ba71-74ebe7f82bc4"/>
     <xsd:import namespace="ec5e69af-7392-4b9b-be92-39e8e642d42a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -8984,150 +9316,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA92DB99-F69C-4BFF-8B1A-BF8F1067E272}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ec5e69af-7392-4b9b-be92-39e8e642d42a"/>
+    <ds:schemaRef ds:uri="74472970-2c83-41c0-ba71-74ebe7f82bc4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00AE8421-09FA-4F60-A9CF-7CF4F95BC10A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{688B7983-783F-434B-B8E4-0799EDE15ABE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="74472970-2c83-41c0-ba71-74ebe7f82bc4"/>
     <ds:schemaRef ds:uri="ec5e69af-7392-4b9b-be92-39e8e642d42a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95B1FA23-ED40-41F3-9411-F8E5FA4FF092}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>wordsjabloonSKW 2</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>911</Words>
-  <Characters>5016</Characters>
+  <Words>966</Words>
+  <Characters>5315</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Metje</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5916</CharactersWithSpaces>
+  <CharactersWithSpaces>6269</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>8192116</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.steunpuntkerkenwerk.nl/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>